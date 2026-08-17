--- v0 (2026-07-03)
+++ v1 (2026-08-17)
@@ -1,6555 +1,489 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="xml" ContentType="application/xml"/>
+  <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
-  <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-[...4 lines deleted...]
-  <Default Extension="xml" ContentType="application/xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-[...1 lines deleted...]
-  <workbookPr defaultThemeVersion="164011" filterPrivacy="true"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
+  <workbookPr defaultThemeVersion="166925"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\Admin\Documents\"/>
+    </mc:Choice>
+  </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{9F758CAB-B994-44FC-9156-5D9DA6131690}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView windowHeight="8010" windowWidth="14805" xWindow="0" yWindow="0"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{85705654-5AD4-471D-86E6-EE8DF9B9B2D9}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
-    <sheet name="HiddenSizeSelect" sheetId="2" r:id="rId5" state="hidden"/>
   </sheets>
-  <calcPr calcId="122211"/>
+  <calcPr calcId="181029"/>
+  <extLst>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
+      <x15:workbookPr chartTrackingRefBase="1"/>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2080" uniqueCount="2080">
-[...6251 lines deleted...]
-    <t>Thủy mặc 5,60*100cm</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="63" uniqueCount="51">
+  <si>
+    <t>Da dán</t>
+  </si>
+  <si>
+    <t>20*30</t>
+  </si>
+  <si>
+    <t>34*50</t>
+  </si>
+  <si>
+    <t>50*70</t>
+  </si>
+  <si>
+    <t>50*140</t>
+  </si>
+  <si>
+    <t>70*100</t>
+  </si>
+  <si>
+    <t>70*140</t>
+  </si>
+  <si>
+    <t>70*150</t>
+  </si>
+  <si>
+    <t>70*200</t>
+  </si>
+  <si>
+    <t>70*250</t>
+  </si>
+  <si>
+    <t>70*300</t>
+  </si>
+  <si>
+    <t>100*140</t>
+  </si>
+  <si>
+    <t>140*150</t>
+  </si>
+  <si>
+    <t>140*200</t>
+  </si>
+  <si>
+    <t>140*250</t>
+  </si>
+  <si>
+    <t>140*300</t>
+  </si>
+  <si>
+    <t>keo</t>
+  </si>
+  <si>
+    <t>phễu</t>
+  </si>
+  <si>
+    <t>tranh mành</t>
+  </si>
+  <si>
+    <t>40*70</t>
+  </si>
+  <si>
+    <t>60*100</t>
+  </si>
+  <si>
+    <t>90*150</t>
+  </si>
+  <si>
+    <t>biển alu</t>
+  </si>
+  <si>
+    <t>tranh tráng gương</t>
+  </si>
+  <si>
+    <t>30*30</t>
+  </si>
+  <si>
+    <t>30*45</t>
+  </si>
+  <si>
+    <t>30*53</t>
+  </si>
+  <si>
+    <t>30*60</t>
+  </si>
+  <si>
+    <t>40*40</t>
+  </si>
+  <si>
+    <t>40*60</t>
+  </si>
+  <si>
+    <t>40*80</t>
+  </si>
+  <si>
+    <t>50*50</t>
+  </si>
+  <si>
+    <t>50*75</t>
+  </si>
+  <si>
+    <t>50*89</t>
+  </si>
+  <si>
+    <t>50*100</t>
+  </si>
+  <si>
+    <t>60*90</t>
+  </si>
+  <si>
+    <t>60*107</t>
+  </si>
+  <si>
+    <t>60*120</t>
+  </si>
+  <si>
+    <t>70*110</t>
+  </si>
+  <si>
+    <t>70*125</t>
+  </si>
+  <si>
+    <t>75*150</t>
+  </si>
+  <si>
+    <t>10*17</t>
+  </si>
+  <si>
+    <t>13*21</t>
+  </si>
+  <si>
+    <t>phân loại</t>
+  </si>
+  <si>
+    <t>cân nặng(kg)</t>
+  </si>
+  <si>
+    <t>dài</t>
+  </si>
+  <si>
+    <t>rộng</t>
+  </si>
+  <si>
+    <t>cao</t>
+  </si>
+  <si>
+    <t>sp</t>
+  </si>
+  <si>
+    <t>cân nặng</t>
+  </si>
+  <si>
+    <t>đai ô tô</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:op="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:comp="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xne="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mso="http://schemas.microsoft.com/office/2006/01/customui" xmlns:ax="http://schemas.microsoft.com/office/2006/activeX" xmlns:cppr="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:cdip="http://schemas.microsoft.com/office/2006/customDocumentInformationPanel" xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ntns="http://schemas.microsoft.com/office/2006/metadata/customXsn" xmlns:lp="http://schemas.microsoft.com/office/2006/metadata/longProperties" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" xmlns:msink="http://schemas.microsoft.com/ink/2010/main" xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" xmlns:cdr14="http://schemas.microsoft.com/office/drawing/2010/chartDrawing" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic14="http://schemas.microsoft.com/office/drawing/2010/picture" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xdr14="http://schemas.microsoft.com/office/excel/2010/spreadsheetDrawing" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:mso14="http://schemas.microsoft.com/office/2009/07/customui" xmlns:dgm14="http://schemas.microsoft.com/office/drawing/2010/diagram" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x12ac="http://schemas.microsoft.com/office/spreadsheetml/2011/1/ac" xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" xmlns:xr4="http://schemas.microsoft.com/office/spreadsheetml/2016/revision4" xmlns:xr5="http://schemas.microsoft.com/office/spreadsheetml/2016/revision5" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr7="http://schemas.microsoft.com/office/spreadsheetml/2016/revision7" xmlns:xr8="http://schemas.microsoft.com/office/spreadsheetml/2016/revision8" xmlns:xr9="http://schemas.microsoft.com/office/spreadsheetml/2016/revision9" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr11="http://schemas.microsoft.com/office/spreadsheetml/2016/revision11" xmlns:xr12="http://schemas.microsoft.com/office/spreadsheetml/2016/revision12" xmlns:xr13="http://schemas.microsoft.com/office/spreadsheetml/2016/revision13" xmlns:xr14="http://schemas.microsoft.com/office/spreadsheetml/2016/revision14" xmlns:xr15="http://schemas.microsoft.com/office/spreadsheetml/2016/revision15" xmlns:x16="http://schemas.microsoft.com/office/spreadsheetml/2014/11/main" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" mc:Ignorable="c14 cdr14 a14 pic14 x14 xdr14 x14ac dsp mso14 dgm14 x15 x12ac x15ac xr xr2 xr3 xr4 xr5 xr6 xr7 xr8 xr9 xr10 xr11 xr12 xr13 xr14 xr15 x15 x16 x16r2 mo mx mv o v" xr:uid="{00000000-0001-0000-0000-000000000000}">
-[...3 lines deleted...]
-  <fonts count="4">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
+  <fonts count="1" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
-    </font>
-[...17 lines deleted...]
-      <family val="2"/>
+      <charset val="163"/>
+      <scheme val="minor"/>
     </font>
   </fonts>
-  <fills count="4">
+  <fills count="2">
     <fill>
-      <patternFill patternType="none">
-[...2 lines deleted...]
-      </patternFill>
+      <patternFill patternType="none"/>
     </fill>
     <fill>
-      <patternFill patternType="gray125">
-[...14 lines deleted...]
-      </patternFill>
+      <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="2">
+  <borders count="5">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
       <left/>
       <right/>
-      <top/>
-[...1 lines deleted...]
-        <color rgb="FF000000"/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="9">
+  <cellXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="true" applyFont="true" applyAlignment="true" applyProtection="true">
-[...1 lines deleted...]
-      <protection hidden="false" locked="true"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="49" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="true" applyFont="true" applyAlignment="true" applyProtection="true">
-[...1 lines deleted...]
-      <protection hidden="false" locked="true"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="49" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="true" applyFont="true" applyAlignment="true" applyProtection="true">
-[...21 lines deleted...]
-      <protection hidden="false" locked="true"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
-  <tableStyles count="0" defaultPivotStyle="PivotStyleLight16" defaultTableStyle="TableStyleMedium2"/>
+  <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
+      <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
+    </ext>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
+      <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
+    </ext>
+  </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"></Relationship><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"></Relationship><Relationship Id="rId3" Target="theme/theme1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme"></Relationship><Relationship Id="rId4" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"></Relationship><Relationship Id="rId5" Target="worksheets/sheet2.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"></Relationship></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
         <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
@@ -6648,39305 +582,816 @@
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{4C881AC7-2FAC-4CB4-A8B7-1137D468DCAC}">
+  <dimension ref="A1:T23"/>
   <sheetViews>
-    <sheetView tabSelected="true" workbookViewId="0">
-[...1 lines deleted...]
-      <selection activeCell="A6" pane="bottomLeft" sqref="A6"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="T12" sqref="T12"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15"/>
-[...703 lines deleted...]
-  </cols>
+  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <sheetData>
-    <row customHeight="true" hidden="true" ht="70" r="1">
-      <c r="A1" s="1" t="s">
+    <row r="1" spans="1:20" x14ac:dyDescent="0.3">
+      <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="2" t="s">
+      <c r="B1" s="3"/>
+      <c r="C1" s="3"/>
+      <c r="D1" s="3"/>
+      <c r="E1" s="4"/>
+      <c r="G1" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="H1" s="3"/>
+      <c r="I1" s="3"/>
+      <c r="J1" s="3"/>
+      <c r="K1" s="4"/>
+      <c r="M1" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="N1" s="3"/>
+      <c r="O1" s="3"/>
+      <c r="P1" s="3"/>
+      <c r="Q1" s="4"/>
+      <c r="S1" t="s">
+        <v>48</v>
+      </c>
+      <c r="T1" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="2" spans="1:20" x14ac:dyDescent="0.3">
+      <c r="A2" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="B2" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="C2" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="D2" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="E2" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="G2" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="H2" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="I2" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="J2" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="K2" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="M2" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="N2" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="O2" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="P2" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="Q2" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="S2" t="s">
+        <v>16</v>
+      </c>
+      <c r="T2">
+        <v>0.1</v>
+      </c>
+    </row>
+    <row r="3" spans="1:20" x14ac:dyDescent="0.3">
+      <c r="A3" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="B3" s="1">
+        <v>0.3</v>
+      </c>
+      <c r="C3" s="1">
+        <v>20</v>
+      </c>
+      <c r="D3" s="1">
         <v>3</v>
       </c>
-      <c r="C1" s="2" t="s">
-[...2 lines deleted...]
-      <c r="D1" s="2" t="s">
+      <c r="E3" s="1">
+        <v>3</v>
+      </c>
+      <c r="G3" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="H3" s="1">
+        <v>0.8</v>
+      </c>
+      <c r="I3" s="1">
+        <v>40</v>
+      </c>
+      <c r="J3" s="1">
+        <v>6</v>
+      </c>
+      <c r="K3" s="1">
+        <v>6</v>
+      </c>
+      <c r="M3" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="N3" s="1">
+        <v>0.3</v>
+      </c>
+      <c r="O3" s="1">
+        <v>10</v>
+      </c>
+      <c r="P3" s="1">
+        <v>17</v>
+      </c>
+      <c r="Q3" s="1">
+        <v>3</v>
+      </c>
+      <c r="S3" t="s">
+        <v>17</v>
+      </c>
+      <c r="T3">
+        <v>0.3</v>
+      </c>
+    </row>
+    <row r="4" spans="1:20" x14ac:dyDescent="0.3">
+      <c r="A4" s="1" t="s">
+        <v>2</v>
+      </c>
+      <c r="B4" s="1">
+        <v>0.5</v>
+      </c>
+      <c r="C4" s="1">
+        <v>35</v>
+      </c>
+      <c r="D4" s="1">
+        <v>3</v>
+      </c>
+      <c r="E4" s="1">
+        <v>3</v>
+      </c>
+      <c r="G4" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="H4" s="1">
+        <v>1</v>
+      </c>
+      <c r="I4" s="1">
+        <v>60</v>
+      </c>
+      <c r="J4" s="1">
         <v>7</v>
       </c>
-      <c r="E1" s="2" t="s">
+      <c r="K4" s="1">
+        <v>7</v>
+      </c>
+      <c r="M4" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="N4" s="1">
+        <v>0.4</v>
+      </c>
+      <c r="O4" s="1">
+        <v>13</v>
+      </c>
+      <c r="P4" s="1">
+        <v>21</v>
+      </c>
+      <c r="Q4" s="1">
+        <v>3</v>
+      </c>
+      <c r="S4" t="s">
+        <v>22</v>
+      </c>
+      <c r="T4">
+        <v>0.4</v>
+      </c>
+    </row>
+    <row r="5" spans="1:20" x14ac:dyDescent="0.3">
+      <c r="A5" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="B5" s="1">
+        <v>0.6</v>
+      </c>
+      <c r="C5" s="1">
+        <v>50</v>
+      </c>
+      <c r="D5" s="1">
+        <v>4</v>
+      </c>
+      <c r="E5" s="1">
+        <v>4</v>
+      </c>
+      <c r="G5" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="H5" s="1">
+        <v>1.5</v>
+      </c>
+      <c r="I5" s="1">
+        <v>90</v>
+      </c>
+      <c r="J5" s="1">
+        <v>10</v>
+      </c>
+      <c r="K5" s="1">
+        <v>10</v>
+      </c>
+      <c r="M5" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="N5" s="1">
+        <v>0.7</v>
+      </c>
+      <c r="O5" s="1">
+        <v>30</v>
+      </c>
+      <c r="P5" s="1">
+        <v>30</v>
+      </c>
+      <c r="Q5" s="1">
+        <v>5</v>
+      </c>
+      <c r="S5" t="s">
+        <v>50</v>
+      </c>
+      <c r="T5">
+        <v>0.6</v>
+      </c>
+    </row>
+    <row r="6" spans="1:20" x14ac:dyDescent="0.3">
+      <c r="A6" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="B6" s="1">
+        <v>0.8</v>
+      </c>
+      <c r="C6" s="1">
+        <v>50</v>
+      </c>
+      <c r="D6" s="1">
+        <v>5</v>
+      </c>
+      <c r="E6" s="1">
+        <v>5</v>
+      </c>
+      <c r="M6" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="N6" s="1">
+        <v>0.8</v>
+      </c>
+      <c r="O6" s="1">
+        <v>30</v>
+      </c>
+      <c r="P6" s="1">
+        <v>45</v>
+      </c>
+      <c r="Q6" s="1">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="7" spans="1:20" x14ac:dyDescent="0.3">
+      <c r="A7" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="B7" s="1">
+        <v>0.8</v>
+      </c>
+      <c r="C7" s="1">
+        <v>70</v>
+      </c>
+      <c r="D7" s="1">
+        <v>4</v>
+      </c>
+      <c r="E7" s="1">
+        <v>4</v>
+      </c>
+      <c r="M7" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="N7" s="1">
+        <v>0.9</v>
+      </c>
+      <c r="O7" s="1">
+        <v>30</v>
+      </c>
+      <c r="P7" s="1">
+        <v>53</v>
+      </c>
+      <c r="Q7" s="1">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="8" spans="1:20" x14ac:dyDescent="0.3">
+      <c r="A8" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="B8" s="1">
+        <v>0.8</v>
+      </c>
+      <c r="C8" s="1">
+        <v>70</v>
+      </c>
+      <c r="D8" s="1">
+        <v>5</v>
+      </c>
+      <c r="E8" s="1">
+        <v>5</v>
+      </c>
+      <c r="M8" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="N8" s="1">
+        <v>1</v>
+      </c>
+      <c r="O8" s="1">
+        <v>30</v>
+      </c>
+      <c r="P8" s="1">
+        <v>60</v>
+      </c>
+      <c r="Q8" s="1">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="9" spans="1:20" x14ac:dyDescent="0.3">
+      <c r="A9" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="B9" s="1">
+        <v>0.9</v>
+      </c>
+      <c r="C9" s="1">
+        <v>70</v>
+      </c>
+      <c r="D9" s="1">
+        <v>5</v>
+      </c>
+      <c r="E9" s="1">
+        <v>5</v>
+      </c>
+      <c r="M9" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="N9" s="1">
+        <v>2</v>
+      </c>
+      <c r="O9" s="1">
+        <v>40</v>
+      </c>
+      <c r="P9" s="1">
+        <v>40</v>
+      </c>
+      <c r="Q9" s="1">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="10" spans="1:20" x14ac:dyDescent="0.3">
+      <c r="A10" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="B10" s="1">
+        <v>0.9</v>
+      </c>
+      <c r="C10" s="1">
+        <v>70</v>
+      </c>
+      <c r="D10" s="1">
+        <v>5</v>
+      </c>
+      <c r="E10" s="1">
+        <v>5</v>
+      </c>
+      <c r="M10" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="N10" s="1">
+        <v>2</v>
+      </c>
+      <c r="O10" s="1">
+        <v>40</v>
+      </c>
+      <c r="P10" s="1">
+        <v>60</v>
+      </c>
+      <c r="Q10" s="1">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="11" spans="1:20" x14ac:dyDescent="0.3">
+      <c r="A11" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="F1" s="3" t="s">
+      <c r="B11" s="1">
+        <v>0.9</v>
+      </c>
+      <c r="C11" s="1">
+        <v>70</v>
+      </c>
+      <c r="D11" s="1">
+        <v>5</v>
+      </c>
+      <c r="E11" s="1">
+        <v>5</v>
+      </c>
+      <c r="M11" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="N11" s="1">
+        <v>2.5</v>
+      </c>
+      <c r="O11" s="1">
+        <v>40</v>
+      </c>
+      <c r="P11" s="1">
+        <v>70</v>
+      </c>
+      <c r="Q11" s="1">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="12" spans="1:20" x14ac:dyDescent="0.3">
+      <c r="A12" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="B12" s="1">
+        <v>1</v>
+      </c>
+      <c r="C12" s="1">
+        <v>70</v>
+      </c>
+      <c r="D12" s="1">
+        <v>5</v>
+      </c>
+      <c r="E12" s="1">
+        <v>5</v>
+      </c>
+      <c r="M12" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="N12" s="1">
+        <v>3</v>
+      </c>
+      <c r="O12" s="1">
+        <v>40</v>
+      </c>
+      <c r="P12" s="1">
+        <v>80</v>
+      </c>
+      <c r="Q12" s="1">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="13" spans="1:20" x14ac:dyDescent="0.3">
+      <c r="A13" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="G1" s="3" t="s">
+      <c r="B13" s="1">
+        <v>1</v>
+      </c>
+      <c r="C13" s="1">
+        <v>100</v>
+      </c>
+      <c r="D13" s="1">
+        <v>5</v>
+      </c>
+      <c r="E13" s="1">
+        <v>5</v>
+      </c>
+      <c r="M13" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="N13" s="1">
+        <v>3</v>
+      </c>
+      <c r="O13" s="1">
+        <v>50</v>
+      </c>
+      <c r="P13" s="1">
+        <v>50</v>
+      </c>
+      <c r="Q13" s="1">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="14" spans="1:20" x14ac:dyDescent="0.3">
+      <c r="A14" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="B14" s="1">
+        <v>1</v>
+      </c>
+      <c r="C14" s="1">
+        <v>140</v>
+      </c>
+      <c r="D14" s="1">
+        <v>5</v>
+      </c>
+      <c r="E14" s="1">
+        <v>5</v>
+      </c>
+      <c r="M14" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="N14" s="1">
+        <v>4</v>
+      </c>
+      <c r="O14" s="1">
+        <v>50</v>
+      </c>
+      <c r="P14" s="1">
+        <v>75</v>
+      </c>
+      <c r="Q14" s="1">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="15" spans="1:20" x14ac:dyDescent="0.3">
+      <c r="A15" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="B15" s="1">
+        <v>1.5</v>
+      </c>
+      <c r="C15" s="1">
+        <v>140</v>
+      </c>
+      <c r="D15" s="1">
+        <v>6</v>
+      </c>
+      <c r="E15" s="1">
+        <v>6</v>
+      </c>
+      <c r="M15" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="N15" s="1">
+        <v>5</v>
+      </c>
+      <c r="O15" s="1">
+        <v>50</v>
+      </c>
+      <c r="P15" s="1">
+        <v>89</v>
+      </c>
+      <c r="Q15" s="1">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="16" spans="1:20" x14ac:dyDescent="0.3">
+      <c r="A16" s="1" t="s">
         <v>14</v>
       </c>
-      <c r="H1" s="3" t="s">
-[...5 lines deleted...]
-      <c r="J1" s="3" t="s">
+      <c r="B16" s="1">
+        <v>1.5</v>
+      </c>
+      <c r="C16" s="1">
+        <v>140</v>
+      </c>
+      <c r="D16" s="1">
+        <v>6</v>
+      </c>
+      <c r="E16" s="1">
+        <v>6</v>
+      </c>
+      <c r="M16" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="N16" s="1">
+        <v>6</v>
+      </c>
+      <c r="O16" s="1">
+        <v>50</v>
+      </c>
+      <c r="P16" s="1">
+        <v>100</v>
+      </c>
+      <c r="Q16" s="1">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="17" spans="1:17" x14ac:dyDescent="0.3">
+      <c r="A17" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="B17" s="1">
+        <v>1.5</v>
+      </c>
+      <c r="C17" s="1">
+        <v>140</v>
+      </c>
+      <c r="D17" s="1">
+        <v>6</v>
+      </c>
+      <c r="E17" s="1">
+        <v>6</v>
+      </c>
+      <c r="M17" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="N17" s="1">
+        <v>6</v>
+      </c>
+      <c r="O17" s="1">
+        <v>60</v>
+      </c>
+      <c r="P17" s="1">
+        <v>90</v>
+      </c>
+      <c r="Q17" s="1">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="18" spans="1:17" x14ac:dyDescent="0.3">
+      <c r="M18" s="1" t="s">
         <v>20</v>
       </c>
-      <c r="K1" s="3" t="s">
-[...17 lines deleted...]
-      <c r="Q1" s="3" t="s">
+      <c r="N18" s="1">
+        <v>7</v>
+      </c>
+      <c r="O18" s="1">
+        <v>60</v>
+      </c>
+      <c r="P18" s="1">
+        <v>100</v>
+      </c>
+      <c r="Q18" s="1">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="19" spans="1:17" x14ac:dyDescent="0.3">
+      <c r="M19" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="N19" s="1">
+        <v>7</v>
+      </c>
+      <c r="O19" s="1">
+        <v>60</v>
+      </c>
+      <c r="P19" s="1">
+        <v>107</v>
+      </c>
+      <c r="Q19" s="1">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="20" spans="1:17" x14ac:dyDescent="0.3">
+      <c r="M20" s="1" t="s">
         <v>37</v>
       </c>
-      <c r="R1" s="3" t="s">
+      <c r="N20" s="1">
+        <v>9</v>
+      </c>
+      <c r="O20" s="1">
+        <v>60</v>
+      </c>
+      <c r="P20" s="1">
+        <v>120</v>
+      </c>
+      <c r="Q20" s="1">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="21" spans="1:17" x14ac:dyDescent="0.3">
+      <c r="M21" s="1" t="s">
         <v>38</v>
       </c>
-      <c r="S1" s="3" t="s">
-[...49 lines deleted...]
-      <c r="R3" s="7" t="s">
+      <c r="N21" s="1">
+        <v>10</v>
+      </c>
+      <c r="O21" s="1">
+        <v>70</v>
+      </c>
+      <c r="P21" s="1">
+        <v>110</v>
+      </c>
+      <c r="Q21" s="1">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="22" spans="1:17" x14ac:dyDescent="0.3">
+      <c r="M22" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="N22" s="1">
+        <v>11</v>
+      </c>
+      <c r="O22" s="1">
+        <v>70</v>
+      </c>
+      <c r="P22" s="1">
+        <v>125</v>
+      </c>
+      <c r="Q22" s="1">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="23" spans="1:17" x14ac:dyDescent="0.3">
+      <c r="M23" s="1" t="s">
         <v>40</v>
       </c>
-      <c r="S3" s="7"/>
-[...80 lines deleted...]
-      <c r="F5" s="6" t="s">
+      <c r="N23" s="1">
         <v>12</v>
       </c>
-      <c r="G5" s="6" t="s">
-[...477 lines deleted...]
-      <c r="E16" s="2" t="s">
+      <c r="O23" s="1">
         <v>75</v>
       </c>
-      <c r="F16" s="3" t="s">
-[...1419 lines deleted...]
-      <c r="D53" s="2" t="s">
+      <c r="P23" s="1">
         <v>150</v>
       </c>
-      <c r="E53" s="2" t="s">
-[...36410 lines deleted...]
-      <c r="T990" s="4"/>
+      <c r="Q23" s="1">
+        <v>5</v>
+      </c>
     </row>
   </sheetData>
-  <sheetProtection sheet="true" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
-[...5 lines deleted...]
-    <mergeCell ref="R3:S3"/>
+  <mergeCells count="3">
+    <mergeCell ref="A1:E1"/>
+    <mergeCell ref="G1:K1"/>
+    <mergeCell ref="M1:Q1"/>
   </mergeCells>
-  <dataValidations count="5">
-[...25 lines deleted...]
-  <sheetData/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <TotalTime></TotalTime>
-  <Application>Go Excelize</Application>
+  <Application>Microsoft Excel</Application>
+  <DocSecurity>0</DocSecurity>
+  <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Worksheets</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr>Sheet1</vt:lpstr>
+    </vt:vector>
+  </TitlesOfParts>
+  <Company/>
+  <LinksUpToDate>false</LinksUpToDate>
+  <SharedDoc>false</SharedDoc>
+  <HyperlinksChanged>false</HyperlinksChanged>
+  <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>xuri</dc:creator>
+  <dc:creator>Toản Phạm Thúc</dc:creator>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>